--- v0 (2026-08-09)
+++ v1 (2026-10-05)
@@ -28,51 +28,51 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>{Имя Фамилия}</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="555555"/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t>{Должность}</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="777777"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>{Почта} · {Телефон} · {Город}</w:t>
+        <w:t>{Почта} · {Телефон} · {Город} · {Адрес сайта} · {Гитхаб}</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>О себе</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>{Краткое описание: кто вы, ваш опыт, сильные стороны и цели.}</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Опыт работы</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -119,56 +119,113 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>{Степень}, {Специальность}</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>{Университет, Город}</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="888888"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>{Год поступления — Год окончания}</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
+        <w:t>Проекты</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>{Название проекта}</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t>{Описание проекта}</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t>{Тег 1} | {Тег 2}</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
         <w:t>Навыки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>{Навык 1}, {Навык 2}, {Навык 3}</w:t>
+        <w:t>{Навык 1}, {Навык 2}, {Навык 3}, {Навык 4}, {Навык 5}</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Инструменты</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t>{Инструмент 1}, {Инструмент 2}</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Языки</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t>{Язык 1}, {Язык 2}</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>