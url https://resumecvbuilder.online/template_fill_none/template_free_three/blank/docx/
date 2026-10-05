--- v0 (2026-08-11)
+++ v1 (2026-10-05)
@@ -155,51 +155,51 @@
     <w:p>
       <w:r>
         <w:t>{Описание проекта}</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t>{Тег 1} | {Тег 2}</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Навыки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>{Навык 1}, {Навык 2}, {Навык 3}</w:t>
+        <w:t>{Навык 1}, {Навык 2}, {Навык 3}, {Навык 4}, {Навык 5}</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Инструменты</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>{Инструмент 1}, {Инструмент 2}</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Языки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>